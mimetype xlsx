--- v0 (2026-05-30)
+++ v1 (2026-08-04)
@@ -12,723 +12,751 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="366">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
   <si>
     <t>Tilføjet</t>
   </si>
   <si>
     <t>Medie</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>Kunstner</t>
   </si>
   <si>
     <t>Titel</t>
   </si>
   <si>
     <t>Pris</t>
   </si>
   <si>
     <t>Leveringstid</t>
   </si>
   <si>
     <t>Vægt</t>
   </si>
   <si>
     <t>På lager</t>
   </si>
   <si>
     <t>Antal</t>
   </si>
   <si>
     <t>2025-04-28 03:47</t>
   </si>
   <si>
     <t>LPPicture Disc edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/251/4050538838251.jpg?dope-lemon-2023-kimosabe-lp&amp;amp;class=scaled&amp;amp;v=1685719861</t>
   </si>
   <si>
     <t>Dope Lemon</t>
   </si>
   <si>
     <t>Kimosabè</t>
   </si>
   <si>
     <t>DKK 219.95                
                     Køb</t>
   </si>
   <si>
-    <t>Forventes klar til forsendelse 2026-06-08 - 2026-06-11</t>
+    <t>Forventes klar til forsendelse 2026-08-13 - 2026-08-18</t>
   </si>
   <si>
     <t>LPLimited Zoetrope Picture Disc edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/238/4099964125238.jpg?dope-lemon-2025-golden-wolf-lp&amp;amp;class=scaled&amp;amp;v=1741096008</t>
   </si>
   <si>
     <t>Golden Wolf</t>
+  </si>
+  <si>
+    <t>DKK 289.95                
+                    Køb</t>
+  </si>
+  <si>
+    <t>Forventes klar til forsendelse 2026-08-19 - 2026-08-25</t>
+  </si>
+  <si>
+    <t>LPRSD 2025 Zoetrope edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/969/4099964139969.jpg?supergrass-2025-i-should-coco-lp&amp;amp;class=scaled&amp;amp;v=1738949480</t>
+  </si>
+  <si>
+    <t>Supergrass</t>
+  </si>
+  <si>
+    <t>I Should Coco</t>
+  </si>
+  <si>
+    <t>Ikke tilgængelig</t>
+  </si>
+  <si>
+    <t>Forventet leveringsdato uvis</t>
+  </si>
+  <si>
+    <t>2025-04-28 03:48</t>
+  </si>
+  <si>
+    <t>LPRSD 2025 Blue Liquid-Filled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/232/3700477838232.jpg?johnny-hallyday-2025-les-annees-vague-lp&amp;amp;class=scaled&amp;amp;v=1739260808</t>
+  </si>
+  <si>
+    <t>Johnny Hallyday</t>
+  </si>
+  <si>
+    <t>Les Annees Vague</t>
+  </si>
+  <si>
+    <t>DKK 549.95                
+                    Køb</t>
+  </si>
+  <si>
+    <t>Forventes klar til forsendelse 2026-08-12 - 2026-08-14</t>
+  </si>
+  <si>
+    <t>2025-04-28 03:52</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/677/0602475484677.jpg?years-years-2025-communion-lp&amp;amp;class=scaled&amp;amp;v=1738951020</t>
+  </si>
+  <si>
+    <t>Years &amp; Years</t>
+  </si>
+  <si>
+    <t>Communion</t>
+  </si>
+  <si>
+    <t>2025-04-28 03:53</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/107/5054197766107.jpg?pinkpantheress-2023-heaven-knows-lp&amp;amp;class=scaled&amp;amp;v=1699263127</t>
+  </si>
+  <si>
+    <t>Pinkpantheress</t>
+  </si>
+  <si>
+    <t>Heaven Knows</t>
+  </si>
+  <si>
+    <t>2025-04-28 04:07</t>
+  </si>
+  <si>
+    <t>LP× 2Two Random Surprise Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/155/8719262039155.jpg?steven-price-2025-suicide-squad-lp&amp;amp;class=scaled&amp;amp;v=1741964169</t>
+  </si>
+  <si>
+    <t>Steven Price</t>
+  </si>
+  <si>
+    <t>Suicide Squad</t>
+  </si>
+  <si>
+    <t>DKK 159.95                
+                    Køb</t>
+  </si>
+  <si>
+    <t>2025-04-28 04:08</t>
+  </si>
+  <si>
+    <t>LP10th anniversary Zoetrope vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/385/0050087541385.jpg?2023-frozen-zoetrope-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1697180774</t>
+  </si>
+  <si>
+    <t>Frozen (Zoetrope Vinyl)</t>
+  </si>
+  <si>
+    <t>DKK 379.95                
+                    Køb</t>
+  </si>
+  <si>
+    <t>2025-04-28 04:09</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/451/5014797911451.jpg?steps-2024-deeper-shade-of-blue-the-remixes-lp&amp;amp;class=scaled&amp;amp;v=1708591592</t>
+  </si>
+  <si>
+    <t>Steps</t>
+  </si>
+  <si>
+    <t>Deeper Shade Of Blue – The Remixes</t>
+  </si>
+  <si>
+    <t>DKK 229.95                
+                    Køb</t>
+  </si>
+  <si>
+    <t>Forventes klar til forsendelse 2026-08-17 - 2026-08-20</t>
+  </si>
+  <si>
+    <t>LP× 2Zoetrope Picture Disc edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/707/0050087534707.jpg?the-nightmare-before-christmas-2023-the-nightmare-before-christmas-lp&amp;amp;class=scaled&amp;amp;v=1696948697</t>
+  </si>
+  <si>
+    <t>The Nightmare Before Christmas</t>
+  </si>
+  <si>
+    <t>DKK 299.95                
+                    Køb</t>
+  </si>
+  <si>
+    <t>2025-04-28 04:10</t>
+  </si>
+  <si>
+    <t>LPLimited EU Zoetrope edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/916/5021732404916.jpg?iron-maiden-2024-powerslave-40th-anniversary-lp&amp;amp;class=scaled&amp;amp;v=1726034273</t>
+  </si>
+  <si>
+    <t>Iron Maiden</t>
+  </si>
+  <si>
+    <t>Powerslave (40th Anniversary)</t>
+  </si>
+  <si>
+    <t>LPRSD 2024 edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/577/5014797910577.jpg?marc-bolan-t-rex-2024-zinc-alloy-50th-anniversary-zoetrope-picture-disc-rsd-2024-lp&amp;amp;class=scaled&amp;amp;v=1708502602</t>
+  </si>
+  <si>
+    <t>Marc Bolan &amp; T Rex</t>
+  </si>
+  <si>
+    <t>Zinc Alloy (50th Anniversary Zoetrope Picture Disc RSD 2024)</t>
+  </si>
+  <si>
+    <t>DKK 239.95                
+                    Køb</t>
+  </si>
+  <si>
+    <t>Forventes klar til forsendelse 2026-08-14 - 2026-08-19</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/867/5014797910867.jpg?steps-2024-buzz-lp&amp;amp;class=scaled&amp;amp;v=1706618015</t>
+  </si>
+  <si>
+    <t>Buzz</t>
+  </si>
+  <si>
+    <t>2025-04-28 04:11</t>
+  </si>
+  <si>
+    <t>LP</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/843/5014797910843.jpg?steps-2024-spectacular-lp&amp;amp;class=scaled&amp;amp;v=1706618015</t>
+  </si>
+  <si>
+    <t>Spectacular</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/829/5014797910829.jpg?steps-2024-step-one-lp&amp;amp;class=scaled&amp;amp;v=1706618015</t>
+  </si>
+  <si>
+    <t>Step One</t>
+  </si>
+  <si>
+    <t>LP× 3</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/256/0196922266256.jpg?mac-miller-2023-watching-movies-with-the-sound-off-lp&amp;amp;class=scaled&amp;amp;v=1694512720</t>
+  </si>
+  <si>
+    <t>Mac Miller</t>
+  </si>
+  <si>
+    <t>Watching Movies with the Sound Off</t>
+  </si>
+  <si>
+    <t>DKK 599.95                
+                    Køb</t>
+  </si>
+  <si>
+    <t>LPLimited Zoetrope National Album Day 2024 edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/111/0198028162111.jpg?take-that-2024-everything-changes-lp&amp;amp;class=scaled&amp;amp;v=1726734451</t>
+  </si>
+  <si>
+    <t>Take That</t>
+  </si>
+  <si>
+    <t>Everything Changes</t>
+  </si>
+  <si>
+    <t>DKK 179.95                
+                    Køb</t>
+  </si>
+  <si>
+    <t>2025-04-28 04:12</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/672/5021732535672.jpg?the-wombats-2025-glitterbug-lp&amp;amp;class=scaled&amp;amp;v=1738937993</t>
+  </si>
+  <si>
+    <t>The Wombats</t>
+  </si>
+  <si>
+    <t>Glitterbug</t>
+  </si>
+  <si>
+    <t>DKK 189.95                
+                    Køb</t>
+  </si>
+  <si>
+    <t>LPZoetrope Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/699/4099964140699.jpg?chalice-a-fe-dub-2025-chalice-a-fe-dub-lp&amp;amp;class=scaled&amp;amp;v=1740499818</t>
+  </si>
+  <si>
+    <t>Chalice a Fe Dub</t>
   </si>
   <si>
     <t>DKK 279.95                
                     Køb</t>
   </si>
   <si>
-    <t>Forventes klar til forsendelse 2026-06-12 - 2026-06-18</t>
-[...35 lines deleted...]
-    <t>DKK 549.95                
+    <t>Forventes klar til forsendelse næstkommende arbejdsdag</t>
+  </si>
+  <si>
+    <t>LPRSD 2024 Zoetrope edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/841/4050538981841.jpg?george-harrison-2024-wonderwall-music-lp&amp;amp;class=scaled&amp;amp;v=1708596418</t>
+  </si>
+  <si>
+    <t>George Harrison</t>
+  </si>
+  <si>
+    <t>Wonderwall Music</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/858/4050538981858.jpg?george-harrison-2024-electronic-sound-lp&amp;amp;class=scaled&amp;amp;v=1708596269</t>
+  </si>
+  <si>
+    <t>Electronic Sound</t>
+  </si>
+  <si>
+    <t>LP25th Anniversary Pic. Disc edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/655/0602435880655.jpg?spice-girls-2021-spice-picture-disc-lp&amp;amp;class=scaled&amp;amp;v=1630565700</t>
+  </si>
+  <si>
+    <t>Spice Girls</t>
+  </si>
+  <si>
+    <t>Spice (Picture Disc)</t>
+  </si>
+  <si>
+    <t>DKK 399.95                
                     Køb</t>
   </si>
   <si>
-    <t>Forventes klar til forsendelse 2026-06-05 - 2026-06-09</t>
-[...41 lines deleted...]
-    <t>DKK 189.95                
+    <t>Forventes klar til forsendelse 2026-08-21 - 2026-08-27</t>
+  </si>
+  <si>
+    <t>2025-04-28 04:13</t>
+  </si>
+  <si>
+    <t>12"Limited 40th Anniversary Zoetrope edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/017/0198028563017.jpg?wham-2024-last-christmas-12-&amp;amp;class=scaled&amp;amp;v=1729782169</t>
+  </si>
+  <si>
+    <t>Wham!</t>
+  </si>
+  <si>
+    <t>Last Christmas</t>
+  </si>
+  <si>
+    <t>DKK 269.95                
                     Køb</t>
   </si>
   <si>
-    <t>2025-04-28 04:08</t>
-[...11 lines deleted...]
-    <t>DKK 379.95                
+    <t>2025-04-28 04:14</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Deluxe Zoetrope Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/660/0093624851660.jpg?mike-shinoda-2024-post-traumatic-lp&amp;amp;class=scaled&amp;amp;v=1718626788</t>
+  </si>
+  <si>
+    <t>Mike Shinoda</t>
+  </si>
+  <si>
+    <t>Post Traumatic</t>
+  </si>
+  <si>
+    <t>Forventes klar til forsendelse 2026-08-11 - 2026-08-13</t>
+  </si>
+  <si>
+    <t>LP× 2Zoetrope Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/440/0093624844440.jpg?the-flaming-lips-2024-the-soft-bulletin-25th-anniversary-edition-lp&amp;amp;class=scaled&amp;amp;v=1722508804</t>
+  </si>
+  <si>
+    <t>The Flaming Lips</t>
+  </si>
+  <si>
+    <t>The Soft Bulletin - 25th Anniversary Edition</t>
+  </si>
+  <si>
+    <t>7"× 5RSD 2024 edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/770/0711574955770.jpg?wiz-khalifa-2024-loud-pack-5x7-box-set-7-&amp;amp;class=scaled&amp;amp;v=1709565360</t>
+  </si>
+  <si>
+    <t>Wiz Khalifa</t>
+  </si>
+  <si>
+    <t>Loud Pack (5x7" Box Set)</t>
+  </si>
+  <si>
+    <t>LP× 2Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/983/5400863035983.jpg?eels-2023-earth-to-dora-lp&amp;amp;class=scaled&amp;amp;v=1602221353</t>
+  </si>
+  <si>
+    <t>Eels</t>
+  </si>
+  <si>
+    <t>Earth To Dora</t>
+  </si>
+  <si>
+    <t>2025-04-29 07:31</t>
+  </si>
+  <si>
+    <t>12"Limited White and Blue Colour-in-Colour edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/696/5021732717696.jpg?gorillaz-2025-tomorrow-comes-today-ep-12-&amp;amp;class=scaled&amp;amp;v=1750685623</t>
+  </si>
+  <si>
+    <t>Gorillaz</t>
+  </si>
+  <si>
+    <t>Tomorrow Comes Today EP</t>
+  </si>
+  <si>
+    <t>2025-04-29 07:34</t>
+  </si>
+  <si>
+    <t>12"Tri-Color Stripes edition</t>
+  </si>
+  <si>
+    <t>Spar 10%</t>
+  </si>
+  <si>
+    <t>Lil Peep</t>
+  </si>
+  <si>
+    <t>California Girls EP</t>
+  </si>
+  <si>
+    <t>Førpris
+                        DKK 199.95 
+                    DKK 179.95                
                     Køb</t>
   </si>
   <si>
-    <t>2025-04-28 04:09</t>
-[...11 lines deleted...]
-    <t>DKK 229.95                
+    <t>2025-04-30 08:12</t>
+  </si>
+  <si>
+    <t>LP30th Anniversary Zoetrope Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/723/0050087556723.jpg?ost-various-artists-2024-the-lion-king-lp&amp;amp;class=scaled&amp;amp;v=1720805623</t>
+  </si>
+  <si>
+    <t>OST / Various Artists</t>
+  </si>
+  <si>
+    <t>The Lion King</t>
+  </si>
+  <si>
+    <t>DKK 419.95                
                     Køb</t>
   </si>
   <si>
-    <t>LP× 2Zoetrope Picture Disc edition</t>
-[...8 lines deleted...]
-    <t>DKK 299.95                
+    <t>2025-04-30 13:41</t>
+  </si>
+  <si>
+    <t>7"RSD 2025 Picture Disc edition</t>
+  </si>
+  <si>
+    <t>Spar 61%</t>
+  </si>
+  <si>
+    <t>Bluey</t>
+  </si>
+  <si>
+    <t>Burger Dog / Bluey Theme Tune (Burger Dog Version) (RSD 2025)</t>
+  </si>
+  <si>
+    <t>Førpris
+                        DKK 179.95 
+                    DKK 69.95                
                     Køb</t>
   </si>
   <si>
-    <t>Forventes klar til forsendelse næstkommende arbejdsdag</t>
-[...29 lines deleted...]
-    <t>DKK 239.95                
+    <t>2025-04-30 13:44</t>
+  </si>
+  <si>
+    <t>LPExcl. Blood &amp; Honey Split Colour Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/292/0061297912292.jpg?andrew-scott-bell-2023-winnie-the-pooh-blood-and-honey-lp&amp;amp;class=scaled&amp;amp;v=1700215602</t>
+  </si>
+  <si>
+    <t>Andrew Scott Bell</t>
+  </si>
+  <si>
+    <t>Winnie The Pooh: Blood And Honey</t>
+  </si>
+  <si>
+    <t>DKK 139.95                
                     Køb</t>
   </si>
   <si>
-    <t>Forventes klar til forsendelse 2026-06-09 - 2026-06-12</t>
-[...68 lines deleted...]
-    <t>Chalice A Fe Dub</t>
+    <t>2025-05-02 06:28</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/710/0826257020710.jpg?atmosphere-2015-the-fun-ep-lp&amp;amp;class=scaled&amp;amp;v=1444109582</t>
+  </si>
+  <si>
+    <t>Atmosphere</t>
+  </si>
+  <si>
+    <t>The Fun Ep</t>
+  </si>
+  <si>
+    <t>2025-05-02 06:29</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/259/5014797906259.jpg?hey-duggee-2021-greatest-woofs-lp&amp;amp;class=scaled&amp;amp;v=1630910503</t>
+  </si>
+  <si>
+    <t>Hey Duggee</t>
+  </si>
+  <si>
+    <t>Greatest Woofs</t>
+  </si>
+  <si>
+    <t>DKK 199.95                
+                    Køb</t>
+  </si>
+  <si>
+    <t>2025-05-06 03:10</t>
+  </si>
+  <si>
+    <t>LPRSD 2023 edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/079/7393210346079.jpg?magna-carta-cartel-2023-dying-option-glow-in-the-dark-lp&amp;amp;class=scaled&amp;amp;v=1677485880</t>
+  </si>
+  <si>
+    <t>Magna Carta Cartel</t>
+  </si>
+  <si>
+    <t>Dying Option (Glow in the Dark)</t>
+  </si>
+  <si>
+    <t>LPLimited Indie edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/748/0602024128748.jpg?kat-von-d-2021-love-made-me-do-it-glow-in-the-dark-green-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1629884616</t>
+  </si>
+  <si>
+    <t>Kat Von D</t>
+  </si>
+  <si>
+    <t>Love Made Me Do It (Glow in the Dark Green Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-05-06 03:13</t>
+  </si>
+  <si>
+    <t>LPLimited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/886/5016958101886.jpg?asgeir-2022-time-on-my-hands-lp&amp;amp;class=scaled&amp;amp;v=1660932089</t>
+  </si>
+  <si>
+    <t>Ásgeir</t>
+  </si>
+  <si>
+    <t>Time On My Hands</t>
   </si>
   <si>
     <t>DKK 249.95                
                     Køb</t>
   </si>
   <si>
-    <t>LPRSD 2024 Zoetrope edition</t>
-[...29 lines deleted...]
-    <t>DKK 399.95                
+    <t>2025-05-06 03:15</t>
+  </si>
+  <si>
+    <t>LP× 2Coloured, Limited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/115/0810020505115.jpg?black-country-communion-2021-2-lp&amp;amp;class=scaled&amp;amp;v=1628105827</t>
+  </si>
+  <si>
+    <t>Black Country Communion</t>
+  </si>
+  <si>
+    <t>2025-05-06 03:17</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/318/0889854802318.jpg?michael-jackson-2017-scream-lp&amp;amp;class=scaled&amp;amp;v=1698402868</t>
+  </si>
+  <si>
+    <t>Michael Jackson</t>
+  </si>
+  <si>
+    <t>Scream</t>
+  </si>
+  <si>
+    <t>DKK 319.95                
                     Køb</t>
   </si>
   <si>
-    <t>2025-04-28 04:13</t>
-[...14 lines deleted...]
-    <t>DKK 269.95                
+    <t>2025-05-06 03:20</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/016/7393210596016.jpg?jenny-wilson-2018-exorcism-lp&amp;amp;class=scaled&amp;amp;v=1517567945</t>
+  </si>
+  <si>
+    <t>Jenny Wilson</t>
+  </si>
+  <si>
+    <t>Exorcism</t>
+  </si>
+  <si>
+    <t>DKK 149.95                
                     Køb</t>
   </si>
   <si>
-    <t>2025-04-28 04:14</t>
-[...11 lines deleted...]
-    <t>Post Traumatic</t>
+    <t>2025-05-06 03:21</t>
+  </si>
+  <si>
+    <t>LPGlow in the Dark Bubblegum splatter vinyl edition</t>
+  </si>
+  <si>
+    <t>Spar 15%</t>
+  </si>
+  <si>
+    <t>Joshua Moshier</t>
+  </si>
+  <si>
+    <t>The Day The Earth Blew Up: A Looney Tunes Movie</t>
+  </si>
+  <si>
+    <t>Førpris
+                        DKK 199.95 
+                    DKK 169.95                
+                    Køb</t>
+  </si>
+  <si>
+    <t>2025-05-06 03:24</t>
+  </si>
+  <si>
+    <t>LP/DVD× 2Limited Numbered edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/729/4029759178729.jpg?alice-cooper-2022-live-from-the-astroturf-glow-in-the-dark-vinyl-lp-dvd&amp;amp;class=scaled&amp;amp;v=1694830166</t>
+  </si>
+  <si>
+    <t>Alice Cooper</t>
+  </si>
+  <si>
+    <t>Live From The Astroturf (Glow-In-The-Dark Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-05-06 03:26</t>
+  </si>
+  <si>
+    <t>LPReal Life edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/449/0602445927449.jpg?glass-animals-2022-dreamland-real-life-edition-glow-in-the-dark-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1713445702</t>
+  </si>
+  <si>
+    <t>Glass Animals</t>
+  </si>
+  <si>
+    <t>Dreamland (Real Life Edition / Glow In The Dark Vinyl)</t>
   </si>
   <si>
     <t>DKK 359.95                
                     Køb</t>
   </si>
   <si>
-    <t>Forventes klar til forsendelse 2026-06-04 - 2026-06-08</t>
-[...291 lines deleted...]
-  <si>
     <t>2025-05-06 03:37</t>
   </si>
   <si>
     <t>12"Limited, Picture Disc edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/478/3700477838478.jpg?johnny-hallyday-2025-the-vogue-years-vol-1-ltd-puzzle-shaped-picture-disc-12-&amp;amp;class=scaled&amp;amp;v=1737643940</t>
   </si>
   <si>
     <t>The Vogue Years Vol. 1 (Ltd.puzzle Shaped Picture Disc)</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/485/3700477838485.jpg?johnny-hallyday-2025-the-vogue-years-vol-2-ltd-puzzle-shaped-picture-disc-12-&amp;amp;class=scaled&amp;amp;v=1737625203</t>
   </si>
   <si>
     <t>The Vogue Years Vol. 2 (Ltd.puzzle Shaped Picture Disc)</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/492/3700477838492.jpg?johnny-hallyday-2025-the-vogue-years-vol-3-ltd-puzzle-shaped-picture-disc-12-&amp;amp;class=scaled&amp;amp;v=1737635983</t>
   </si>
   <si>
     <t>The Vogue Years Vol. 3 (Ltd.puzzle Shaped Picture Disc)</t>
   </si>
   <si>
     <t>2025-05-06 03:38</t>
@@ -772,70 +800,60 @@
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/930/0050087482930.jpg?randy-newman-2021-monster-s-inc-lp&amp;amp;class=scaled&amp;amp;v=1641476530</t>
   </si>
   <si>
     <t>Randy Newman</t>
   </si>
   <si>
     <t>Monster's Inc</t>
   </si>
   <si>
     <t>2025-05-06 15:40</t>
   </si>
   <si>
     <t>LP× 2Picture Disc edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/906/0602435717906.jpg?minions-the-rise-of-gru-various-2022-minions-the-rise-of-gru-original-soundtrack-lp&amp;amp;class=scaled&amp;amp;v=1652958883</t>
   </si>
   <si>
     <t>Minions: The Rise Of Gru / Various</t>
   </si>
   <si>
     <t>Minions: The Rise Of Gru - Original Soundtrack</t>
   </si>
   <si>
-    <t>DKK 499.95                
-[...2 lines deleted...]
-  <si>
     <t>2025-05-07 05:17</t>
   </si>
   <si>
     <t>LP× 2Limited Yellow And Blue Swirl edition</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/876/0602435717876.jpg?o-s-t-minions-rise-of-gru-2022-minions-the-rise-of-gru-lp&amp;amp;class=scaled&amp;amp;v=1652477043</t>
-[...2 lines deleted...]
-    <t>O.S.T.-Minions Rise Of Gru</t>
+    <t>https://imusic.b-cdn.net/images/item/original/876/0602435717876.jpg?v-a-2022-minions-the-rise-of-gru-lp&amp;amp;class=scaled&amp;amp;v=1652477043</t>
   </si>
   <si>
     <t>Minions: The Rise Of Gru</t>
-  </si>
-[...1 lines deleted...]
-    <t>Forventes klar til forsendelse 2026-06-15 - 2026-06-19</t>
   </si>
   <si>
     <t>2025-05-07 05:32</t>
   </si>
   <si>
     <t>LP× 2Glitter Blue and Yellow Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/577/0810140243577.jpg?bruno-coulais-2024-coraline-15th-anniversary-edition-lp&amp;amp;class=scaled&amp;amp;v=1728902915</t>
   </si>
   <si>
     <t>BRUNO COULAIS</t>
   </si>
   <si>
     <t>Coraline (15th Anniversary Edition)</t>
   </si>
   <si>
     <t>2025-05-07 05:33</t>
   </si>
   <si>
     <t>LPColoured edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/276/0850053152276.jpg?bruno-coulais-2024-wendell-wild-lp&amp;amp;class=scaled&amp;amp;v=1739795446</t>
   </si>
@@ -900,265 +918,247 @@
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/731/0602455740731.jpg?katy-perry-2023-teenage-dream-lp&amp;amp;class=scaled&amp;amp;v=1708339209</t>
   </si>
   <si>
     <t>Katy Perry</t>
   </si>
   <si>
     <t>Teenage Dream</t>
   </si>
   <si>
     <t>2025-05-09 03:51</t>
   </si>
   <si>
     <t>LPRSD 2025 Picture Disc edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/863/5021732494863.jpg?blur-2025-the-magic-whip-lp&amp;amp;class=scaled&amp;amp;v=1738927937</t>
   </si>
   <si>
     <t>Blur</t>
   </si>
   <si>
     <t>The Magic Whip</t>
   </si>
   <si>
-    <t>DKK 319.95                
+    <t>2025-05-10 11:32</t>
+  </si>
+  <si>
+    <t>7"Picture Disc edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/708/0050087384708.jpg?john-williams-2018-rebellion-is-reborn-7-&amp;amp;class=scaled&amp;amp;v=1740407083</t>
+  </si>
+  <si>
+    <t>John Williams</t>
+  </si>
+  <si>
+    <t>Rebellion Is Reborn</t>
+  </si>
+  <si>
+    <t>2025-05-10 11:37</t>
+  </si>
+  <si>
+    <t>10"RSD 2024 edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/742/0602465080742.jpg?2024-wicked-defying-gravity-rsd-die-cut-picture-disc-10-&amp;amp;class=scaled&amp;amp;v=1708284945</t>
+  </si>
+  <si>
+    <t>Wicked – Defying Gravity (RSD Die Cut Picture Disc)</t>
+  </si>
+  <si>
+    <t>2025-05-10 11:55</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/255/0725806169255.jpg?elena-kats-cherin-2025-memoir-of-a-snail-original-soundtrack-lp&amp;amp;class=scaled&amp;amp;v=1743165099</t>
+  </si>
+  <si>
+    <t>Elena Kats-cherin</t>
+  </si>
+  <si>
+    <t>Memoir Of A Snail - Original Soundtrack</t>
+  </si>
+  <si>
+    <t>DKK 369.95                
                     Køb</t>
   </si>
   <si>
-    <t>2025-05-10 11:32</t>
-[...14 lines deleted...]
-    <t>DKK 179.95                
+    <t>2025-05-10 11:58</t>
+  </si>
+  <si>
+    <t>LP× 2</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/111/0727361582111.jpg?nailed-to-obscurity-2025-generation-of-the-void-lp&amp;amp;class=scaled&amp;amp;v=1746676505</t>
+  </si>
+  <si>
+    <t>Nailed to Obscurity</t>
+  </si>
+  <si>
+    <t>Generation Of The Void</t>
+  </si>
+  <si>
+    <t>2025-05-10 12:09</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/391/0705911352391.jpg?mystic-braves-2016-mystic-braves-lp&amp;amp;class=scaled&amp;amp;v=1534371140</t>
+  </si>
+  <si>
+    <t>Mystic Braves</t>
+  </si>
+  <si>
+    <t>2025-05-10 12:15</t>
+  </si>
+  <si>
+    <t>7"Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/208/0602465582208.jpg?chappell-roan-2024-good-luck-babe-7-&amp;amp;class=scaled&amp;amp;v=1716918524</t>
+  </si>
+  <si>
+    <t>Chappell Roan</t>
+  </si>
+  <si>
+    <t>Good Luck Babe</t>
+  </si>
+  <si>
+    <t>2025-05-11 06:08</t>
+  </si>
+  <si>
+    <t>LP× 4</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/140/0197342319140.jpg?dirtybird-2025-dirtybird-hand-picked-box-set-volume-1-lp&amp;amp;class=scaled&amp;amp;v=1743089384</t>
+  </si>
+  <si>
+    <t>Dirtybird</t>
+  </si>
+  <si>
+    <t>Dirtybird Hand Picked Box Set Volume 1</t>
+  </si>
+  <si>
+    <t>2025-05-20 03:37</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Clear with Neon Green Splatter edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/598/0843563182598.jpg?the-sims-25th-anniversary-soundtrack-2025-the-sims-25th-anniversary-soundtrack-lp&amp;amp;class=scaled&amp;amp;v=1739171340</t>
+  </si>
+  <si>
+    <t>The Sims - 25th Anniversary Soundtrack</t>
+  </si>
+  <si>
+    <t>2025-05-20 07:10</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Indie Exclusive Translucent Light Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/537/0810090096537.jpg?magdalena-bay-2025-imaginal-disk-lp&amp;amp;class=scaled&amp;amp;v=1749647293</t>
+  </si>
+  <si>
+    <t>Magdalena Bay</t>
+  </si>
+  <si>
+    <t>Imaginal Disk</t>
+  </si>
+  <si>
+    <t>2025-05-25 09:54</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/010/0050087557010.jpg?giacchino-ost-2024-up-15th-ann-ed-die-cut-picture-disc-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1737053367</t>
+  </si>
+  <si>
+    <t>Giacchino / OST</t>
+  </si>
+  <si>
+    <t>Up (15th Ann. Ed. Die-cut Picture Disc Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-05-25 09:56</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/420/5060555219420.jpg?dannii-minogue-2023-neon-nights-20th-anniversary-edition-picture-disc-lp&amp;amp;class=scaled&amp;amp;v=1683343388</t>
+  </si>
+  <si>
+    <t>Dannii Minogue</t>
+  </si>
+  <si>
+    <t>Neon Nights (20th Anniversary Edition) (Picture Disc)</t>
+  </si>
+  <si>
+    <t>2025-05-25 15:59</t>
+  </si>
+  <si>
+    <t>Spar 30%</t>
+  </si>
+  <si>
+    <t>Night Call</t>
+  </si>
+  <si>
+    <t>Førpris
+                        DKK 99.95 
+                    DKK 69.95                
                     Køb</t>
   </si>
   <si>
-    <t>2025-05-10 11:37</t>
-[...156 lines deleted...]
-  <si>
     <t>2025-05-26 16:46</t>
   </si>
   <si>
     <t>LPZoetrope edition</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/859/0760137178859.jpg?vince-guaraldi-2025-youre-a-good-sport-charlie-brown-zoetrope-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1748162616</t>
+    <t>https://imusic.b-cdn.net/images/item/original/859/0760137178859.jpg?vince-guaraldi-2025-you-re-a-good-sport-charlie-brown-45-rpm-zoetrope-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1748162616</t>
   </si>
   <si>
     <t>Vince Guaraldi</t>
   </si>
   <si>
-    <t>Youre A Good Sport / Charlie Brown (Zoetrope Vinyl)</t>
+    <t>You're a Good Sport, Charlie Brown (45 Rpm Zoetrope Vinyl)</t>
   </si>
   <si>
     <t>2025-05-31 06:09</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/158/0602458274158.jpg?becky-hill-2024-believe-me-now-lp&amp;amp;class=scaled&amp;amp;v=1744195258</t>
   </si>
   <si>
     <t>Becky Hill</t>
   </si>
   <si>
     <t>Believe Me Now</t>
   </si>
   <si>
     <t>2025-06-11 15:05</t>
   </si>
   <si>
     <t>Lilo And Stitch / Various</t>
   </si>
   <si>
-    <t>Lilo and Stitch (Live Action) (10" Picture Disc Single)</t>
+    <t>Lilo &amp; Stitch</t>
   </si>
   <si>
     <t>2025-06-21 07:25</t>
   </si>
   <si>
     <t>VINYL</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/795/0886922574795.jpg?sodom-2025-the-arsonist-boxset-vinyl&amp;amp;class=scaled&amp;amp;v=1746782052</t>
   </si>
   <si>
     <t>Sodom</t>
   </si>
   <si>
     <t>The Arsonist / Boxset</t>
   </si>
   <si>
     <t>2025-08-02 13:01</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/710/0050087574710.jpg?randy-newman-2025-toy-story-songs-to-infinity-and-beyond-original-soundtrack-zoetrope-lp&amp;amp;class=scaled&amp;amp;v=1749498799</t>
   </si>
   <si>
     <t>Toy Story: Songs To Infinity And Beyond - Original Soundtrack (Zoetrope)</t>
   </si>
@@ -1787,80 +1787,80 @@
       </c>
       <c r="J9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" t="s">
         <v>55</v>
       </c>
       <c r="D10" t="s">
         <v>56</v>
       </c>
       <c r="E10" t="s">
         <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>58</v>
       </c>
       <c r="G10" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="H10">
         <v>0.288</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G11" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="H11">
         <v>0.45</v>
       </c>
       <c r="J11">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12" t="s">
         <v>65</v>
       </c>
       <c r="C12" t="s">
         <v>66</v>
       </c>
       <c r="D12" t="s">
         <v>67</v>
       </c>
       <c r="E12" t="s">
         <v>68</v>
       </c>
       <c r="F12" t="s">
@@ -1888,1887 +1888,1884 @@
       </c>
       <c r="D13" t="s">
         <v>71</v>
       </c>
       <c r="E13" t="s">
         <v>72</v>
       </c>
       <c r="F13" t="s">
         <v>73</v>
       </c>
       <c r="G13" t="s">
         <v>74</v>
       </c>
       <c r="H13">
         <v>0.252</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F14" t="s">
         <v>58</v>
       </c>
       <c r="G14" t="s">
         <v>16</v>
       </c>
       <c r="H14">
         <v>0.288</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B15" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C15" t="s">
         <v>79</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>80</v>
       </c>
       <c r="F15" t="s">
         <v>58</v>
       </c>
       <c r="G15" t="s">
         <v>16</v>
       </c>
       <c r="H15">
         <v>0.297</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C16" t="s">
         <v>81</v>
       </c>
       <c r="D16" t="s">
         <v>56</v>
       </c>
       <c r="E16" t="s">
         <v>82</v>
       </c>
       <c r="F16" t="s">
         <v>58</v>
       </c>
       <c r="G16" t="s">
         <v>16</v>
       </c>
       <c r="H16">
         <v>0.292</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>83</v>
       </c>
       <c r="C17" t="s">
         <v>84</v>
       </c>
       <c r="D17" t="s">
         <v>85</v>
       </c>
       <c r="E17" t="s">
         <v>86</v>
       </c>
       <c r="F17" t="s">
-        <v>53</v>
+        <v>87</v>
       </c>
       <c r="G17" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="H17">
         <v>1.4</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C18" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="G18" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="H18">
         <v>0.225</v>
       </c>
       <c r="J18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B19" t="s">
         <v>22</v>
       </c>
       <c r="C19" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D19" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E19" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F19" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="G19" t="s">
         <v>16</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B20" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C20" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D20" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E20" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F20" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="G20" t="s">
-        <v>74</v>
+        <v>102</v>
       </c>
       <c r="H20">
         <v>0.225</v>
       </c>
       <c r="J20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B21" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D21" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E21" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
       <c r="G21" t="s">
         <v>27</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C22" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E22" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="F22" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G22" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="H22">
         <v>0.288</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C23" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D23" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E23" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="F23" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="G23" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="H23">
         <v>0.26</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B24" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C24" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D24" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E24" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="F24" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G24" t="s">
-        <v>34</v>
+        <v>102</v>
       </c>
       <c r="H24">
         <v>0.3</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B25" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C25" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="D25" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E25" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="F25" t="s">
-        <v>121</v>
+        <v>53</v>
       </c>
       <c r="G25" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="H25">
         <v>0.45</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B26" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C26" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="D26" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E26" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F26" t="s">
-        <v>127</v>
+        <v>63</v>
       </c>
       <c r="G26" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="H26">
         <v>0.504</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B27" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C27" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D27" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E27" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F27" t="s">
         <v>33</v>
       </c>
       <c r="G27" t="s">
         <v>34</v>
       </c>
       <c r="H27">
         <v>0.387</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C28" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D28" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E28" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F28" t="s">
         <v>33</v>
       </c>
       <c r="G28" t="s">
-        <v>136</v>
+        <v>16</v>
       </c>
       <c r="H28">
         <v>0.0</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B29" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C29" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E29" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="H29">
         <v>0.225</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B30" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F30" t="s">
-        <v>48</v>
+        <v>149</v>
       </c>
       <c r="G30" t="s">
-        <v>16</v>
+        <v>126</v>
       </c>
       <c r="H30">
         <v>0.225</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B31" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C31" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D31" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E31" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F31" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="G31" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="H31">
         <v>0.225</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B32" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C32" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D32" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E32" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="F32" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="G32" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="H32">
         <v>0.085</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B33" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C33" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D33" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E33" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F33" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G33" t="s">
         <v>74</v>
       </c>
       <c r="H33">
         <v>0.306</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D34" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E34" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F34" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="G34" t="s">
-        <v>169</v>
+        <v>74</v>
       </c>
       <c r="H34">
         <v>0.234</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D35" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E35" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F35" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="G35" t="s">
         <v>16</v>
       </c>
       <c r="H35">
         <v>0.252</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B36" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C36" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D36" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E36" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
       <c r="G36" t="s">
         <v>27</v>
       </c>
       <c r="H36">
         <v>0.225</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B37" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C37" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D37" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E37" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F37" t="s">
         <v>58</v>
       </c>
       <c r="G37" t="s">
         <v>16</v>
       </c>
       <c r="H37">
         <v>0.297</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B38" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C38" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D38" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E38" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F38" t="s">
-        <v>73</v>
+        <v>191</v>
       </c>
       <c r="G38" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="H38">
         <v>0.225</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B39" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C39" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D39" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E39">
         <v>2</v>
       </c>
       <c r="F39" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G39" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="H39">
         <v>0.54</v>
       </c>
       <c r="J39">
         <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
+        <v>196</v>
+      </c>
+      <c r="B40" t="s">
         <v>193</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D40" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E40" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F40" t="s">
-        <v>26</v>
+        <v>200</v>
       </c>
       <c r="G40" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H40">
         <v>0.432</v>
       </c>
       <c r="J40">
         <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B41" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C41" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="D41" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="E41" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="F41" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="G41" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="H41">
         <v>0.225</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B42" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C42" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="D42" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="E42" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="F42" t="s">
-        <v>174</v>
+        <v>211</v>
       </c>
       <c r="G42" t="s">
         <v>16</v>
       </c>
       <c r="H42">
         <v>0.225</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="B43" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C43" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="D43" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="E43" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="F43" t="s">
-        <v>98</v>
+        <v>191</v>
       </c>
       <c r="G43" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="H43">
         <v>0.414</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="B44" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="C44" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="D44" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="E44" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="F44" t="s">
-        <v>121</v>
+        <v>222</v>
       </c>
       <c r="G44" t="s">
         <v>34</v>
       </c>
       <c r="H44">
         <v>0.225</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="B45" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="C45" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="D45" t="s">
         <v>31</v>
       </c>
       <c r="E45" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="F45" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G45" t="s">
-        <v>136</v>
+        <v>59</v>
       </c>
       <c r="H45">
         <v>0.0</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="B46" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="C46" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="D46" t="s">
         <v>31</v>
       </c>
       <c r="E46" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F46" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G46" t="s">
-        <v>136</v>
+        <v>59</v>
       </c>
       <c r="H46">
         <v>0.0</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="B47" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="C47" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D47" t="s">
         <v>31</v>
       </c>
       <c r="E47" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="F47" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G47" t="s">
-        <v>136</v>
+        <v>59</v>
       </c>
       <c r="H47">
         <v>0.0</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="B48" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="C48" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D48" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E48" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="F48" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="G48" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="H48">
         <v>0.252</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="B49" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C49" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="D49" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E49" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="F49" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="G49" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="H49">
         <v>0.288</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="D50" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="E50" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="F50" t="s">
         <v>26</v>
       </c>
       <c r="G50" t="s">
         <v>27</v>
       </c>
       <c r="H50">
         <v>0.0</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="D51" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="E51" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="F51" t="s">
         <v>26</v>
       </c>
       <c r="G51" t="s">
         <v>27</v>
       </c>
       <c r="H51">
         <v>0.256</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="B52" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="C52" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="D52" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="E52" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F52" t="s">
-        <v>246</v>
+        <v>113</v>
       </c>
       <c r="G52" t="s">
         <v>34</v>
       </c>
       <c r="H52">
         <v>0.49</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B53" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="C53" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="E53" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="F53" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="G53" t="s">
-        <v>252</v>
+        <v>34</v>
       </c>
       <c r="H53">
         <v>0.0</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B54" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C54" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D54" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="E54" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="F54" t="s">
         <v>26</v>
       </c>
       <c r="G54" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B55" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C55" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D55" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E55" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="F55" t="s">
-        <v>127</v>
+        <v>176</v>
       </c>
       <c r="G55" t="s">
         <v>16</v>
       </c>
       <c r="H55">
         <v>0.225</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B56" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C56" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D56" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="E56" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="F56" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="G56" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="H56">
         <v>0.225</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B57" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C57" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D57" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E57" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="F57" t="s">
         <v>26</v>
       </c>
       <c r="G57" t="s">
         <v>27</v>
       </c>
       <c r="H57">
         <v>0.225</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B58" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C58" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="D58" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E58" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F58" t="s">
-        <v>98</v>
+        <v>191</v>
       </c>
       <c r="G58" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="H58">
         <v>0.225</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B59" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C59" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="D59" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="E59" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="F59" t="s">
         <v>26</v>
       </c>
       <c r="G59" t="s">
         <v>27</v>
       </c>
       <c r="H59">
         <v>0.603</v>
       </c>
       <c r="J59">
         <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B60" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C60" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D60" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E60" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="F60" t="s">
-        <v>288</v>
+        <v>200</v>
       </c>
       <c r="G60" t="s">
         <v>34</v>
       </c>
       <c r="H60">
         <v>0.0</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B61" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C61" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D61" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E61" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="F61" t="s">
-        <v>294</v>
+        <v>205</v>
       </c>
       <c r="G61" t="s">
-        <v>136</v>
+        <v>74</v>
       </c>
       <c r="H61">
         <v>0.34</v>
       </c>
       <c r="J61">
         <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B62" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C62" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E62" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F62" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="G62" t="s">
         <v>34</v>
       </c>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B63" t="s">
         <v>11</v>
       </c>
       <c r="C63" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D63" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E63" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F63" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G63" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="H63">
         <v>0.342</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B64" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C64" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D64" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E64" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F64" t="s">
         <v>58</v>
       </c>
       <c r="G64" t="s">
         <v>34</v>
       </c>
       <c r="H64">
         <v>0.45</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B65" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C65" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D65" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E65" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F65" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="G65" t="s">
-        <v>136</v>
+        <v>59</v>
       </c>
       <c r="H65">
         <v>0.279</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B66" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C66" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D66" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E66" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F66" t="s">
-        <v>317</v>
+        <v>48</v>
       </c>
       <c r="G66" t="s">
         <v>34</v>
       </c>
       <c r="H66">
         <v>0.067</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>318</v>
       </c>
       <c r="B67" t="s">
         <v>319</v>
       </c>
       <c r="C67" t="s">
         <v>320</v>
       </c>
       <c r="D67" t="s">
         <v>321</v>
       </c>
       <c r="E67" t="s">
         <v>322</v>
       </c>
       <c r="F67" t="s">
-        <v>323</v>
+        <v>26</v>
       </c>
       <c r="G67" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H67">
         <v>0.0</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
+        <v>323</v>
+      </c>
+      <c r="B68" t="s">
         <v>324</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>325</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>326</v>
       </c>
-      <c r="D68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F68" t="s">
         <v>26</v>
       </c>
       <c r="G68" t="s">
         <v>27</v>
       </c>
       <c r="H68">
         <v>0.45</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
+        <v>327</v>
+      </c>
+      <c r="B69" t="s">
         <v>328</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>329</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>330</v>
       </c>
-      <c r="D69" t="s">
+      <c r="E69" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F69" t="s">
         <v>53</v>
       </c>
       <c r="G69" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
       <c r="H69">
         <v>0.0</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
+        <v>332</v>
+      </c>
+      <c r="B70" t="s">
+        <v>78</v>
+      </c>
+      <c r="C70" t="s">
         <v>333</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>334</v>
       </c>
-      <c r="D70" t="s">
+      <c r="E70" t="s">
         <v>335</v>
       </c>
-      <c r="E70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" t="s">
-        <v>337</v>
+        <v>155</v>
       </c>
       <c r="G70" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="H70">
         <v>0.225</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B71" t="s">
         <v>11</v>
       </c>
       <c r="C71" t="s">
+        <v>337</v>
+      </c>
+      <c r="D71" t="s">
+        <v>338</v>
+      </c>
+      <c r="E71" t="s">
         <v>339</v>
       </c>
-      <c r="D71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F71" t="s">
-        <v>127</v>
+        <v>63</v>
       </c>
       <c r="G71" t="s">
         <v>16</v>
       </c>
       <c r="H71">
         <v>0.243</v>
       </c>
       <c r="J71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B72" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C72" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="D72" t="s">
         <v>37</v>
       </c>
       <c r="E72" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F72" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="G72" t="s">
         <v>16</v>
       </c>
       <c r="H72">
         <v>0.225</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
+        <v>344</v>
+      </c>
+      <c r="B73" t="s">
+        <v>345</v>
+      </c>
+      <c r="C73" t="s">
         <v>346</v>
       </c>
-      <c r="B73" t="s">
+      <c r="D73" t="s">
         <v>347</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73" t="s">
         <v>348</v>
-      </c>
-[...4 lines deleted...]
-        <v>350</v>
       </c>
       <c r="F73" t="s">
         <v>26</v>
       </c>
       <c r="G73" t="s">
         <v>27</v>
       </c>
       <c r="H73">
         <v>0.319</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B74" t="s">
         <v>11</v>
       </c>
       <c r="C74" t="s">
+        <v>350</v>
+      </c>
+      <c r="D74" t="s">
+        <v>351</v>
+      </c>
+      <c r="E74" t="s">
         <v>352</v>
-      </c>
-[...4 lines deleted...]
-        <v>354</v>
       </c>
       <c r="F74" t="s">
         <v>73</v>
       </c>
       <c r="G74" t="s">
         <v>16</v>
       </c>
       <c r="H74">
         <v>0.229</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
+        <v>353</v>
+      </c>
+      <c r="B75" t="s">
+        <v>78</v>
+      </c>
+      <c r="D75" t="s">
+        <v>354</v>
+      </c>
+      <c r="E75" t="s">
         <v>355</v>
       </c>
-      <c r="B75" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F75" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="G75" t="s">
-        <v>136</v>
+        <v>59</v>
       </c>
       <c r="H75">
         <v>0.225</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
+        <v>356</v>
+      </c>
+      <c r="B76" t="s">
+        <v>357</v>
+      </c>
+      <c r="C76" t="s">
         <v>358</v>
       </c>
-      <c r="B76" t="s">
+      <c r="D76" t="s">
         <v>359</v>
       </c>
-      <c r="C76" t="s">
+      <c r="E76" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>362</v>
       </c>
       <c r="F76" t="s">
         <v>26</v>
       </c>
       <c r="G76" t="s">
         <v>27</v>
       </c>
       <c r="H76">
         <v>0.0</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
+        <v>361</v>
+      </c>
+      <c r="B77" t="s">
+        <v>345</v>
+      </c>
+      <c r="C77" t="s">
+        <v>362</v>
+      </c>
+      <c r="D77" t="s">
+        <v>245</v>
+      </c>
+      <c r="E77" t="s">
         <v>363</v>
       </c>
-      <c r="B77" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F77" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="G77" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="H77">
         <v>0.382</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>